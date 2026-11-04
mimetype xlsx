--- v0 (2026-04-26)
+++ v1 (2026-11-04)
@@ -6,175 +6,180 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="INCI-Deklaration" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'INCI-Deklaration'!$A1:$G36</definedName>
   </definedNames>
-  <calcPr calcId="171027"/>
+  <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>INCIkit</t>
   </si>
   <si>
-    <t>INCI-Deklaration</t>
-[...2 lines deleted...]
-    <t>Inhaltsstoffdeklaration nach EU-VO (EG) 1223/2009 Art. 19</t>
+    <t>INCI-Arbeitsblatt</t>
+  </si>
+  <si>
+    <t>Vorbereitung der Zutatenliste — fachliche Kennzeichnungsprüfung erforderlich</t>
   </si>
   <si>
     <t>Produktname:</t>
   </si>
   <si>
     <t>Datum:</t>
   </si>
   <si>
     <t>Rezeptur-Version:</t>
   </si>
   <si>
     <t>Verantwortlich:</t>
   </si>
   <si>
     <t>Chargengröße (g):</t>
   </si>
   <si>
-    <t>Anleitung: Fülle die Spalte "Menge (g)" aus — die Spalte "% (auto)" berechnet sich automatisch. Optional: Trage oben die Chargengröße ein, dann bezieht sich % darauf. Ohne Chargengröße ergibt die Summe immer 100%. Inhaltsstoffe absteigend nach Konzentration auflisten.</t>
+    <t>Berechnung:</t>
+  </si>
+  <si>
+    <t>Mengen in Gramm eintragen; % wird berechnet. Chargengröße optional als Bezugsmenge angeben. Ohne Angabe werden die eingetragenen Mengen auf 100 % normiert — kein Vollständigkeitsnachweis. INCI-Reihenfolge manuell prüfen und vollständige Zeilen sortieren.</t>
   </si>
   <si>
     <t>Pos.</t>
   </si>
   <si>
     <t>INCI-Name</t>
   </si>
   <si>
     <t>CAS-Nr.</t>
   </si>
   <si>
     <t>% (auto)</t>
   </si>
   <si>
     <t>Menge (g)</t>
   </si>
   <si>
     <t>Funktion</t>
   </si>
   <si>
     <t>Lieferant</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>Summe</t>
   </si>
   <si>
-    <t>1  INCI-Namen gemäß international harmonisiertem System (International Nomenclature of Cosmetic Ingredients)</t>
+    <t>1  Zutatenliste vor Verwendung auf Vollständigkeit, Benennung und Reihenfolge nach Art. 19 prüfen.</t>
   </si>
   <si>
     <t>2  CAS-Nummer = Chemical Abstracts Service Registry Number</t>
   </si>
   <si>
-    <t>3  Konzentration als Gewichtsprozent (w/w) — wird automatisch aus Menge (g) / Chargengröße berechnet</t>
-[...8 lines deleted...]
-    <t>6  Stoffe der Anhänge II-VI der EU-VO 1223/2009 sind gesondert zu kennzeichnen</t>
+    <t>3  % (w/w) = Menge / Bezugsmenge × 100. Eine Summe von 100 % bestätigt nur die erfassten Mengen.</t>
+  </si>
+  <si>
+    <t>4  Mischungsbestandteile und Mehrfachbeiträge fachlich auflösen; keine automatische Zutatenlistenprüfung.</t>
+  </si>
+  <si>
+    <t>5  CosIng dient der Orientierung; ein Datenbankeintrag bestätigt keine Verwendbarkeit oder Zulassung.</t>
+  </si>
+  <si>
+    <t>6  Verbote und Bedingungen der Anhänge II–VI prüfen; Warnhinweise und Kennzeichnung je Eintrag beachten.</t>
   </si>
   <si>
     <t>Erstellt mit INCIkit — incikit.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="4149C9"/>
       <sz val="12"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="1E293B"/>
       <sz val="12"/>
       <name val="Calibri"/>
     </font>
     <font>
       <color rgb="64748B"/>
       <sz val="12"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="334155"/>
       <sz val="12"/>
       <name val="Calibri"/>
     </font>
     <font>
       <color rgb="1E293B"/>
       <sz val="12"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <color rgb="1E293B"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <color rgb="334155"/>
-      <sz val="12"/>
+      <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFF"/>
       <sz val="12"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <color rgb="4149C9"/>
       <sz val="12"/>
       <name val="Calibri"/>
     </font>
     <font>
       <color rgb="64748B"/>
       <sz val="8"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -254,105 +259,108 @@
       </left>
       <right style="thin">
         <color rgb="E2E8F0"/>
       </right>
       <top style="medium">
         <color rgb="334155"/>
       </top>
       <bottom style="medium">
         <color rgb="334155"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="E2E8F0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="2" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -658,50 +666,56 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
   <sheetFormatPr defaultRowHeight="18" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55" defaultColWidth="14" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" ht="22" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -726,401 +740,431 @@
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="E6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" ht="28" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="E7" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="7"/>
-[...4 lines deleted...]
-      <c r="G9" s="7"/>
+      <c r="F7" s="7" t="str">
+        <f>IF(COUNTA(E$12:E$26)=0,"Mengen eintragen",IF(NOT(ISNUMBER($E$27)),"Mengen prüfen",IF(COUNTA($B$7)&gt;0,IF(AND(ISNUMBER($B$7),$B$7&gt;0),IF(ABS($E$27-$B$7)&lt;0.000001,"INCI-Reihenfolge prüfen","Chargengröße prüfen"),"Chargengröße muss &gt; 0 sein"),IF($E$27&gt;0,"INCI-Reihenfolge prüfen","Gesamtmenge muss &gt; 0 sein"))))</f>
+        <v>Mengen eintragen</v>
+      </c>
+      <c r="G7" s="7"/>
+    </row>
+    <row r="9" ht="58" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
     </row>
     <row r="11" ht="28" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A11" s="8" t="s">
+      <c r="A11" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="11">
+        <v>1</v>
+      </c>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="13" t="str">
+        <f>IF(OR(COUNTA(E12)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E12/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E12/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E12" s="14"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+    </row>
+    <row r="13" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="15">
+        <v>2</v>
+      </c>
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="13" t="str">
+        <f>IF(OR(COUNTA(E13)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E13/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E13/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E13" s="17"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+    </row>
+    <row r="14" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="11">
+        <v>3</v>
+      </c>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="13" t="str">
+        <f>IF(OR(COUNTA(E14)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E14/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E14/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E14" s="14"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+    </row>
+    <row r="15" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="15">
+        <v>4</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="13" t="str">
+        <f>IF(OR(COUNTA(E15)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E15/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E15/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E15" s="17"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+    </row>
+    <row r="16" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="11">
+        <v>5</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="13" t="str">
+        <f>IF(OR(COUNTA(E16)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E16/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E16/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E16" s="14"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+    </row>
+    <row r="17" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="15">
+        <v>6</v>
+      </c>
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="13" t="str">
+        <f>IF(OR(COUNTA(E17)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E17/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E17/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E17" s="17"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+    </row>
+    <row r="18" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="11">
+        <v>7</v>
+      </c>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="13" t="str">
+        <f>IF(OR(COUNTA(E18)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E18/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E18/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E18" s="14"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+    </row>
+    <row r="19" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="15">
+        <v>8</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="13" t="str">
+        <f>IF(OR(COUNTA(E19)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E19/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E19/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E19" s="17"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+    </row>
+    <row r="20" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="11">
         <v>9</v>
       </c>
-      <c r="B11" s="9" t="s">
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="13" t="str">
+        <f>IF(OR(COUNTA(E20)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E20/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E20/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E20" s="14"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+    </row>
+    <row r="21" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="15">
         <v>10</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="13" t="str">
+        <f>IF(OR(COUNTA(E21)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E21/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E21/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E21" s="17"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+    </row>
+    <row r="22" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="11">
         <v>11</v>
       </c>
-      <c r="D11" s="8" t="s">
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="13" t="str">
+        <f>IF(OR(COUNTA(E22)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E22/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E22/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E22" s="14"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+    </row>
+    <row r="23" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="15">
         <v>12</v>
       </c>
-      <c r="E11" s="8" t="s">
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="13" t="str">
+        <f>IF(OR(COUNTA(E23)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E23/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E23/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E23" s="17"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+    </row>
+    <row r="24" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="11">
         <v>13</v>
       </c>
-      <c r="F11" s="9" t="s">
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="13" t="str">
+        <f>IF(OR(COUNTA(E24)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E24/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E24/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E24" s="14"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+    </row>
+    <row r="25" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="15">
         <v>14</v>
       </c>
-      <c r="G11" s="9" t="s">
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="13" t="str">
+        <f>IF(OR(COUNTA(E25)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E25/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E25/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E25" s="17"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+    </row>
+    <row r="26" ht="26" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="11">
         <v>15</v>
       </c>
-    </row>
-[...193 lines deleted...]
-      <c r="G26" s="11"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="13" t="str">
+        <f>IF(OR(COUNTA(E26)=0,NOT(ISNUMBER($E$27))),"",IF(COUNTA($B$7)=0,IF($E$27&gt;0,E26/$E$27*100,""),IF(AND(ISNUMBER($B$7),$B$7&gt;0),E26/$B$7*100,"")))</f>
+        <v/>
+      </c>
+      <c r="E26" s="14"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
     </row>
     <row r="27" ht="24" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A27" s="17" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="18" t="s">
+      <c r="A27" s="18"/>
+      <c r="B27" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C27" s="17"/>
-[...12 lines deleted...]
-      <c r="A29" s="21" t="s">
+      <c r="C27" s="18"/>
+      <c r="D27" s="20" t="str">
+        <f>IF(COUNT(D12:D26)=0,"",SUM(D12:D26))</f>
+        <v/>
+      </c>
+      <c r="E27" s="21" t="str">
+        <f>IF(COUNTA(E$12:E$26)=0,"",IF(AND(COUNT(E$12:E$26)=COUNTA(E$12:E$26),MIN(E$12:E$26)&gt;=0),SUM(E$12:E$26),""))</f>
+        <v/>
+      </c>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
+    </row>
+    <row r="29" ht="16" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="21"/>
-[...7 lines deleted...]
-      <c r="A30" s="22" t="s">
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="22"/>
+    </row>
+    <row r="30" ht="16" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="B30" s="22"/>
-[...7 lines deleted...]
-      <c r="A31" s="22" t="s">
+      <c r="B30" s="23"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+    </row>
+    <row r="31" ht="16" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="B31" s="22"/>
-[...7 lines deleted...]
-      <c r="A32" s="22" t="s">
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+    </row>
+    <row r="32" ht="16" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B32" s="22"/>
-[...7 lines deleted...]
-      <c r="A33" s="22" t="s">
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+    </row>
+    <row r="33" ht="16" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="22"/>
-[...7 lines deleted...]
-      <c r="A34" s="22" t="s">
+      <c r="B33" s="23"/>
+      <c r="C33" s="23"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+    </row>
+    <row r="34" ht="16" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="22"/>
-[...4 lines deleted...]
-      <c r="G34" s="22"/>
+      <c r="B34" s="23"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A36" s="23" t="s">
+      <c r="A36" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B36" s="23"/>
-[...4 lines deleted...]
-      <c r="G36" s="23"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
+  <mergeCells count="17">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="B7:C7"/>
+    <mergeCell ref="F7:G7"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A29:G29"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A36:G36"/>
   </mergeCells>
+  <dataValidations count="2">
+    <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showErrorMessage="1" errorStyle="stop" errorTitle="Chargengröße in Gramm" error="Optional: Trage eine Zahl größer als 0 ein. Ohne Angabe dienen nur die eingetragenen Mengen als Basis." sqref="B7">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showErrorMessage="1" errorStyle="stop" errorTitle="Menge in Gramm" error="Trage eine Zahl ab 0 ein. Leere Felder bleiben unberücksichtigt." sqref="E12:E26">
+      <formula1>0</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.4" right="0.4" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INCI-Deklaration</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>